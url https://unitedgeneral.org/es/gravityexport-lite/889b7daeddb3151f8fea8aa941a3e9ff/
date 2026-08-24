--- v0 (2026-06-24)
+++ v1 (2026-08-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Food Request Form" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="227">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>List the date(s) &amp; time(s) of delivery</t>
   </si>
   <si>
     <t>Where should we deliver the food?</t>
   </si>
   <si>
     <t>Number of people to be fed</t>
   </si>
   <si>
     <t>Budget per person</t>
   </si>
   <si>
     <t>Grant(s) to bill food</t>
   </si>
   <si>
@@ -716,50 +716,74 @@
     <t>liz.cooksey@untiedgeneral.org</t>
   </si>
   <si>
     <t>Bringing Baby Home</t>
   </si>
   <si>
     <t>5:15</t>
   </si>
   <si>
     <t>20/person</t>
   </si>
   <si>
     <t>PHBB</t>
   </si>
   <si>
     <t>Panera, Taste of Thai, pizza, Fairhaven.</t>
   </si>
   <si>
     <t>Not sure yet about dietary restrictions.  I wanted to get this form turned in even though I am not entirely sure we will have enough registrants to start next Thursday Feb 5th.  We will decide by Monday Feb 2nd whether or not to postpone the class.</t>
   </si>
   <si>
     <t>2026-01-28 16:07:54</t>
   </si>
   <si>
     <t>{"1":[44174]}</t>
+  </si>
+  <si>
+    <t>Children's Council Board - Strategic Planning Session</t>
+  </si>
+  <si>
+    <t>August 12th by 12:15pm</t>
+  </si>
+  <si>
+    <t>Unspecified</t>
+  </si>
+  <si>
+    <t>FORGE</t>
+  </si>
+  <si>
+    <t>I sent out an order form to the participants with the Panera menu. I am waiting on two people to submit their orders and then I will share the google form responses so it can be ordered.</t>
+  </si>
+  <si>
+    <t>Noted in the submitted responses.</t>
+  </si>
+  <si>
+    <t>2026-07-27 21:00:00</t>
+  </si>
+  <si>
+    <t>{"1":[488303]}</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1065,54 +1089,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M25"/>
+  <dimension ref="A1:M26"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M25" sqref="M25"/>
+      <selection activeCell="M26" sqref="M26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="122" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="147" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="686" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="613" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -2061,50 +2085,91 @@
         <v>81</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>92</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>213</v>
       </c>
       <c r="H25" s="1" t="s">
         <v>214</v>
       </c>
       <c r="I25" s="1" t="s">
         <v>214</v>
       </c>
       <c r="J25" s="1" t="s">
         <v>215</v>
       </c>
       <c r="K25" s="1" t="s">
         <v>216</v>
       </c>
       <c r="L25" s="1" t="s">
         <v>217</v>
       </c>
       <c r="M25" s="1" t="s">
         <v>218</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13">
+      <c r="A26" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="B26" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C26" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="D26" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="E26" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F26" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H26" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="I26" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="J26" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="K26" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="L26" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="M26" s="1" t="s">
+        <v>226</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">