--- v0 (2026-01-27)
+++ v1 (2026-06-24)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Food Request Form" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="209">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="219">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Email</t>
   </si>
   <si>
     <t>Event Name</t>
   </si>
   <si>
     <t>List the date(s) &amp; time(s) of delivery</t>
   </si>
   <si>
     <t>Where should we deliver the food?</t>
   </si>
   <si>
     <t>Number of people to be fed</t>
   </si>
   <si>
     <t>Budget per person</t>
   </si>
   <si>
     <t>Grant(s) to bill food</t>
   </si>
   <si>
@@ -685,50 +685,81 @@
     <t>Youth Got This 2026</t>
   </si>
   <si>
     <t>February 24th - 11:30am (Lunch), February 24th -7:45am (Morning snack)</t>
   </si>
   <si>
     <t>Roughly 30 - 40? I will have final numbers after February 11th</t>
   </si>
   <si>
     <t>$15 - can go up to a max of $18 if we need to</t>
   </si>
   <si>
     <t>Morning snack - Small grab and go items students can eat when they are walking in such as cheese sticks, bananas, clementines, peanut/ tree nut free granola bars and things like that. If possible it would be great to have coffee and hot water for tea available for the adult advisors at this event. 
 Lunch - I like Daniela's suggestion for Chipotle. It would be best to have a build your own bowl or burrito bar type thing where attendees can select each topping. The goal would be to have enough options so that this meal could accommodate dairy free, gluten free, and vegan individuals. If the budget allows, it would be nice to have a case or two of flavored water for students but this is by no means a requirement since every student will have a reusable water bottle we provide. Additionally, if we could have the coffee / tea also available for lunch that would be amazing! 
 Afternoon snack - This is something that I will hand out to students at the end of the day as a reward for turning in their post survey. I'm thinking something that is easy and mess free so my initial thought was those individually wrapped rice crispy treats but I'm open to any suggestions or thoughts for a fun end of day treat!</t>
   </si>
   <si>
     <t>Cost of snacks should be included in the per person budget which can be no more than $18 a person, but I would like to try and keep it at $15 a person if possible to accommodate for no-shows. 
 I won't have official number of attendees until February 11th at the earliest. I will reach out as soon as I have this info. On my registration I ask about dietary restrictions for the group so I should have some info if any on the 11th. However, in the past advisors are not great at reporting students' restrictions so we can plan to still ensure the lunch can be accessible for one or two gluten free, dairy free, or vegan individuals. Please let me know if there is anything at all that I can do to help! Thank you!</t>
   </si>
   <si>
     <t>2026-01-23 19:39:46</t>
   </si>
   <si>
     <t>{"1":[2141889]}</t>
+  </si>
+  <si>
+    <t>Elizabeth
+Cooksey</t>
+  </si>
+  <si>
+    <t>liz.cooksey@untiedgeneral.org</t>
+  </si>
+  <si>
+    <t>Bringing Baby Home</t>
+  </si>
+  <si>
+    <t>5:15</t>
+  </si>
+  <si>
+    <t>20/person</t>
+  </si>
+  <si>
+    <t>PHBB</t>
+  </si>
+  <si>
+    <t>Panera, Taste of Thai, pizza, Fairhaven.</t>
+  </si>
+  <si>
+    <t>Not sure yet about dietary restrictions.  I wanted to get this form turned in even though I am not entirely sure we will have enough registrants to start next Thursday Feb 5th.  We will decide by Monday Feb 2nd whether or not to postpone the class.</t>
+  </si>
+  <si>
+    <t>2026-01-28 16:07:54</t>
+  </si>
+  <si>
+    <t>{"1":[44174]}</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1034,54 +1065,54 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M24"/>
+  <dimension ref="A1:M25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
-      <selection activeCell="M24" sqref="M24"/>
+      <selection activeCell="M25" sqref="M25"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="13" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="47" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="78" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="122" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="93" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="96" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="147" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="25" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="686" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="613" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="23" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="25" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
@@ -1989,50 +2020,91 @@
         <v>189</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>203</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>204</v>
       </c>
       <c r="H24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="I24" s="1" t="s">
         <v>59</v>
       </c>
       <c r="J24" s="1" t="s">
         <v>205</v>
       </c>
       <c r="K24" s="1" t="s">
         <v>206</v>
       </c>
       <c r="L24" s="1" t="s">
         <v>207</v>
       </c>
       <c r="M24" s="1" t="s">
         <v>208</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13">
+      <c r="A25" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="B25" s="1" t="s">
+        <v>210</v>
+      </c>
+      <c r="C25" s="1" t="s">
+        <v>211</v>
+      </c>
+      <c r="D25" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="E25" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="F25" s="1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G25" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H25" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="I25" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="J25" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="K25" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="L25" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="M25" s="1" t="s">
+        <v>218</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">